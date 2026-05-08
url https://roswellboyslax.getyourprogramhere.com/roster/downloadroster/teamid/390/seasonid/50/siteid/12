--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="69">
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Player FULL Name</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Captain</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Nicky Szedon</t>
   </si>
   <si>
     <t xml:space="preserve">Midfield </t>
   </si>
   <si>
@@ -536,51 +536,53 @@
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="E17"/>
+      <c r="E17" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>45</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>